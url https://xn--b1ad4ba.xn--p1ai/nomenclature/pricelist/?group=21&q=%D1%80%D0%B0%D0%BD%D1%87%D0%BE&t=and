--- v0 (2026-06-07)
+++ v1 (2026-10-15)
@@ -558,193 +558,214 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5931/" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/138/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5860/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId4" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5849/" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5931/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/138/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5860/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr filterMode="0">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:D8"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView showFormulas="0" showGridLines="1" showRowColHeaders="1" showZeros="1" rightToLeft="0" tabSelected="1" showOutlineSymbols="1" defaultGridColor="1" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A6" activeCellId="0" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="0" outlineLevelRow="0"/>
   <cols>
     <col width="121.44" customWidth="1" style="9" min="1" max="1"/>
     <col width="9.630000000000001" customWidth="1" style="9" min="2" max="2"/>
     <col width="20.01" customWidth="1" style="9" min="3" max="3"/>
     <col width="14.16" customWidth="1" style="9" min="4" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="113.45" customHeight="1" s="10">
       <c r="A1" s="11" t="n"/>
     </row>
     <row r="2" ht="12.8" customHeight="1" s="10">
       <c r="A2" s="12" t="n"/>
     </row>
     <row r="3" ht="37.95" customHeight="1" s="10">
       <c r="A3" s="13" t="inlineStr">
         <is>
           <t>Филиал: Владивосток
 Поисковая фраза: ранчо
 Группа: Скатная крыша &gt; Гибкая черепица</t>
         </is>
       </c>
       <c r="C3" s="14" t="n"/>
       <c r="D3" s="14" t="inlineStr">
         <is>
-          <t>08.06.2026</t>
+          <t>16.10.2026</t>
         </is>
       </c>
     </row>
     <row r="4" ht="12.8" customHeight="1" s="10">
       <c r="A4" s="12" t="n"/>
     </row>
     <row r="5" ht="25.35" customHeight="1" s="10">
       <c r="A5" s="15" t="inlineStr">
         <is>
           <t>Наименование</t>
         </is>
       </c>
       <c r="B5" s="15" t="n"/>
       <c r="C5" s="16" t="inlineStr">
         <is>
           <t>Единица 
 Измерения</t>
         </is>
       </c>
       <c r="D5" s="15" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица РАНЧО (Серебро) (2 м2)</t>
+          <t>ШИНГЛАС многослойная черепица РАНЧО (бронза) (2 м2) Бронза &amp; 4D4X21-3631RUS</t>
         </is>
       </c>
       <c r="B6" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C6" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D6" s="20" t="n">
-        <v>830</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС РАНЧО (серый) (2 м2) 4D4X21-3613RUS</t>
+          <t>ШИНГЛАС многослойная черепица РАНЧО (Серебро) (2 м2)</t>
         </is>
       </c>
       <c r="B7" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C7" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D7" s="20" t="n">
-        <v>962</v>
+        <v>830</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="17" t="inlineStr">
         <is>
+          <t>ШИНГЛАС РАНЧО (серый) (2 м2) 4D4X21-3613RUS</t>
+        </is>
+      </c>
+      <c r="B8" s="18" t="inlineStr">
+        <is>
+          <t>Подробнее</t>
+        </is>
+      </c>
+      <c r="C8" s="19" t="inlineStr">
+        <is>
+          <t>м2</t>
+        </is>
+      </c>
+      <c r="D8" s="20" t="n">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="17" t="inlineStr">
+        <is>
           <t>ШИНГЛАС РАНЧО (Сиена) (2 м2) 4D4X21-3635RUS</t>
         </is>
       </c>
-      <c r="B8" s="18" t="inlineStr">
+      <c r="B9" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
-      <c r="C8" s="19" t="inlineStr">
+      <c r="C9" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D8" s="20" t="n">
-        <v>962</v>
+      <c r="D9" s="20" t="n">
+        <v>1010</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B6" r:id="rId1"/>
     <hyperlink ref="B7" r:id="rId2"/>
     <hyperlink ref="B8" r:id="rId3"/>
+    <hyperlink ref="B9" r:id="rId4"/>
   </hyperlinks>
   <printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="1"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup orientation="portrait" paperSize="9" scale="100" fitToHeight="1" fitToWidth="1" firstPageNumber="1" useFirstPageNumber="1" pageOrder="downThenOver" blackAndWhite="0" draft="0" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentOddEven="0" differentFirst="0">
     <oddHeader>&amp;C&amp;"Times New Roman,Обычный"&amp;12 &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Обычный"&amp;12 Страница &amp;P</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId4"/>
+  <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:language>ru-RU</dc:language>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>