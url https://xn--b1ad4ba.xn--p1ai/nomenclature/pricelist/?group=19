--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -558,90 +558,90 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1976/" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1977/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/589/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/588/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/759/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/647/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/70/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/80/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5933/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/509/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/140/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/141/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7113/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/142/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/521/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/128/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/189/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2139/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/129/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/520/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/130/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/180/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2140/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/131/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4534/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8288/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1492/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7083/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7302/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1142/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1207/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6399/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/115/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/124/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1275/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/446/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/892/" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/52/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/143/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2867/" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1214/" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/98/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1921/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/785/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/523/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/118/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/181/" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4156/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/119/" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/522/" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/126/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/190/" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2141/" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/127/" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9663/" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8562/" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9219/" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9111/" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9143/" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7661/" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/108/" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1281/" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1280/" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2136/" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/499/" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/525/" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6371/" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4555/" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5965/" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1145/" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/514/" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/500/" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/132/" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1319/" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2137/" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/597/" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/598/" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/45/" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1279/" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1278/" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2138/" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/526/" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/411/" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6372/" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4556/" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5964/" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1146/" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/515/" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/501/" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/511/" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/133/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/19/" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4173/" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3029/" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3189/" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7337/" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3017/" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3018/" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/17/" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7333/" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2847/" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/18/" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/445/" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2971/" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4312/" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5753/" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1494/" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4258/" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1852/" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/524/" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/114/" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/182/" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2143/" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/113/" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1974/" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9509/" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4471/" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9281/" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/583/" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/53/" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7673/" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3012/" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/54/" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9140/" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3162/" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3630/" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4474/" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4230/" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/410/" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4413/" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/690/" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7666/" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/46/" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3473/" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9412/" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3474/" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/55/" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/58/" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/125/" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4192/" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4286/" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5894/" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/123/" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1217/" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7672/" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5739/" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2753/" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1206/" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7295/" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5982/" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7667/" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3472/" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9413/" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4382/" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5861/" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/586/" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7081/" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7605/" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9691/" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2836/" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2837/" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2838/" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2840/" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1117/" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1747/" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1470/" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1385/" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2134/" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/122/" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/121/" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2135/" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4212/" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3539/" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3496/" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3540/" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9278/" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4470/" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4336/" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4335/" TargetMode="External" Id="rId179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8464/" TargetMode="External" Id="rId180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9141/" TargetMode="External" Id="rId181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9142/" TargetMode="External" Id="rId182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8556/" TargetMode="External" Id="rId183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8557/" TargetMode="External" Id="rId184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8558/" TargetMode="External" Id="rId185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9620/" TargetMode="External" Id="rId186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7690/" TargetMode="External" Id="rId187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9144/" TargetMode="External" Id="rId188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7691/" TargetMode="External" Id="rId189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9619/" TargetMode="External" Id="rId190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7692/" TargetMode="External" Id="rId191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9145/" TargetMode="External" Id="rId192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6835/" TargetMode="External" Id="rId193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6844/" TargetMode="External" Id="rId194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6425/" TargetMode="External" Id="rId195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7678/" TargetMode="External" Id="rId196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6424/" TargetMode="External" Id="rId197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6529/" TargetMode="External" Id="rId198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7679/" TargetMode="External" Id="rId199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6836/" TargetMode="External" Id="rId200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6845/" TargetMode="External" Id="rId201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6849/" TargetMode="External" Id="rId202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7680/" TargetMode="External" Id="rId203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9187/" TargetMode="External" Id="rId204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1459/" TargetMode="External" Id="rId205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/784/" TargetMode="External" Id="rId206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6426/" TargetMode="External" Id="rId207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7681/" TargetMode="External" Id="rId208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6427/" TargetMode="External" Id="rId209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/839/" TargetMode="External" Id="rId210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6739/" TargetMode="External" Id="rId211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6423/" TargetMode="External" Id="rId212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6833/" TargetMode="External" Id="rId213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7682/" TargetMode="External" Id="rId214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3427/" TargetMode="External" Id="rId215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3439/" TargetMode="External" Id="rId216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3062/" TargetMode="External" Id="rId217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3424/" TargetMode="External" Id="rId218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3440/" TargetMode="External" Id="rId219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3060/" TargetMode="External" Id="rId220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3426/" TargetMode="External" Id="rId221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3441/" TargetMode="External" Id="rId222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3066/" TargetMode="External" Id="rId223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3428/" TargetMode="External" Id="rId224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3442/" TargetMode="External" Id="rId225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3067/" TargetMode="External" Id="rId226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3425/" TargetMode="External" Id="rId227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3443/" TargetMode="External" Id="rId228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3063/" TargetMode="External" Id="rId229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3452/" TargetMode="External" Id="rId230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3453/" TargetMode="External" Id="rId231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3451/" TargetMode="External" Id="rId232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3444/" TargetMode="External" Id="rId233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3445/" TargetMode="External" Id="rId234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3068/" TargetMode="External" Id="rId235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3446/" TargetMode="External" Id="rId236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3447/" TargetMode="External" Id="rId237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3064/" TargetMode="External" Id="rId238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3430/" TargetMode="External" Id="rId239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3448/" TargetMode="External" Id="rId240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3061/" TargetMode="External" Id="rId241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3454/" TargetMode="External" Id="rId242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3455/" TargetMode="External" Id="rId243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3456/" TargetMode="External" Id="rId244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3429/" TargetMode="External" Id="rId245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3449/" TargetMode="External" Id="rId246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3128/" TargetMode="External" Id="rId247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3431/" TargetMode="External" Id="rId248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3450/" TargetMode="External" Id="rId249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3065/" TargetMode="External" Id="rId250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6837/" TargetMode="External" Id="rId251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6846/" TargetMode="External" Id="rId252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6850/" TargetMode="External" Id="rId253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7683/" TargetMode="External" Id="rId254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6838/" TargetMode="External" Id="rId255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1460/" TargetMode="External" Id="rId256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6851/" TargetMode="External" Id="rId257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7684/" TargetMode="External" Id="rId258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6839/" TargetMode="External" Id="rId259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/782/" TargetMode="External" Id="rId260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6852/" TargetMode="External" Id="rId261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7685/" TargetMode="External" Id="rId262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6840/" TargetMode="External" Id="rId263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2848/" TargetMode="External" Id="rId264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6834/" TargetMode="External" Id="rId265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7686/" TargetMode="External" Id="rId266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6841/" TargetMode="External" Id="rId267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6847/" TargetMode="External" Id="rId268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6853/" TargetMode="External" Id="rId269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7687/" TargetMode="External" Id="rId270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6842/" TargetMode="External" Id="rId271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1461/" TargetMode="External" Id="rId272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6854/" TargetMode="External" Id="rId273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7688/" TargetMode="External" Id="rId274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6848/" TargetMode="External" Id="rId275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6843/" TargetMode="External" Id="rId276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/781/" TargetMode="External" Id="rId277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6855/" TargetMode="External" Id="rId278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7689/" TargetMode="External" Id="rId279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6557/" TargetMode="External" Id="rId280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6900/" TargetMode="External" Id="rId281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4313/" TargetMode="External" Id="rId282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7771/" TargetMode="External" Id="rId283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9527/" TargetMode="External" Id="rId284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4211/" TargetMode="External" Id="rId285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3537/" TargetMode="External" Id="rId286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3546/" TargetMode="External" Id="rId287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3494/" TargetMode="External" Id="rId288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3538/" TargetMode="External" Id="rId289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/584/" TargetMode="External" Id="rId290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/227/" TargetMode="External" Id="rId291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/229/" TargetMode="External" Id="rId292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/230/" TargetMode="External" Id="rId293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/49/" TargetMode="External" Id="rId294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/669/" TargetMode="External" Id="rId295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/117/" TargetMode="External" Id="rId296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7674/" TargetMode="External" Id="rId297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/116/" TargetMode="External" Id="rId298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7668/" TargetMode="External" Id="rId299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1213/" TargetMode="External" Id="rId300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7671/" TargetMode="External" Id="rId301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7669/" TargetMode="External" Id="rId302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/120/" TargetMode="External" Id="rId303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8521/" TargetMode="External" Id="rId304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7670/" TargetMode="External" Id="rId305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/582/" TargetMode="External" Id="rId306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3011/" TargetMode="External" Id="rId307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1118/" TargetMode="External" Id="rId308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5931/" TargetMode="External" Id="rId309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2719/" TargetMode="External" Id="rId310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2718/" TargetMode="External" Id="rId311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3038/" TargetMode="External" Id="rId312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2804/" TargetMode="External" Id="rId313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5515/" TargetMode="External" Id="rId314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/138/" TargetMode="External" Id="rId315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5860/" TargetMode="External" Id="rId316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId317" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1976/" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1977/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/589/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/588/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/759/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/647/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/70/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/80/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5933/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/509/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/140/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/141/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7113/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/142/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/521/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/128/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/189/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2139/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/129/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/520/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/130/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/180/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2140/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/131/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4534/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8288/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1492/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7083/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7302/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1142/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1207/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6399/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/115/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/124/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1275/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/446/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/892/" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/52/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/143/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2867/" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1214/" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/98/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1921/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/785/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/523/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/118/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/181/" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4156/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/119/" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/522/" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/126/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/190/" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2141/" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/127/" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9663/" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8562/" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9219/" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9111/" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9143/" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7661/" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/108/" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1281/" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1280/" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2136/" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/499/" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/525/" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6371/" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4555/" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5965/" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1145/" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/514/" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/500/" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/132/" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1319/" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2137/" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/597/" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/598/" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/45/" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1279/" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1278/" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2138/" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/526/" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/411/" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6372/" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4556/" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5964/" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1146/" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/515/" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/501/" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/511/" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/133/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/19/" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4173/" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3029/" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3189/" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7337/" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3017/" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3018/" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/17/" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7333/" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2847/" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/18/" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/445/" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2971/" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4312/" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5753/" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1494/" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4258/" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1852/" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/524/" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/114/" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/182/" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2143/" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/113/" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1974/" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9509/" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4471/" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9281/" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/583/" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/53/" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7673/" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3012/" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/54/" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9140/" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3162/" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3630/" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4474/" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4230/" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/410/" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4413/" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/690/" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7666/" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/46/" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3473/" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9412/" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3474/" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/55/" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/58/" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/125/" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4192/" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4286/" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5894/" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/123/" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1217/" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7672/" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5739/" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2753/" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1206/" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7295/" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5982/" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7667/" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3472/" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9413/" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4382/" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5861/" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/586/" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7081/" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7605/" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9691/" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2836/" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2837/" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2838/" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2840/" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1117/" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1747/" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1470/" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1385/" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2134/" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/122/" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/121/" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2135/" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4212/" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3539/" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3496/" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3540/" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9278/" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4470/" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4336/" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4335/" TargetMode="External" Id="rId179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9141/" TargetMode="External" Id="rId180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9142/" TargetMode="External" Id="rId181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8556/" TargetMode="External" Id="rId182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8557/" TargetMode="External" Id="rId183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8558/" TargetMode="External" Id="rId184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9620/" TargetMode="External" Id="rId185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7690/" TargetMode="External" Id="rId186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9144/" TargetMode="External" Id="rId187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7691/" TargetMode="External" Id="rId188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9619/" TargetMode="External" Id="rId189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7692/" TargetMode="External" Id="rId190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9145/" TargetMode="External" Id="rId191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6835/" TargetMode="External" Id="rId192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6844/" TargetMode="External" Id="rId193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6425/" TargetMode="External" Id="rId194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7678/" TargetMode="External" Id="rId195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6424/" TargetMode="External" Id="rId196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6529/" TargetMode="External" Id="rId197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7679/" TargetMode="External" Id="rId198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6836/" TargetMode="External" Id="rId199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6845/" TargetMode="External" Id="rId200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6849/" TargetMode="External" Id="rId201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7680/" TargetMode="External" Id="rId202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9187/" TargetMode="External" Id="rId203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1459/" TargetMode="External" Id="rId204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/784/" TargetMode="External" Id="rId205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6426/" TargetMode="External" Id="rId206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7681/" TargetMode="External" Id="rId207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6427/" TargetMode="External" Id="rId208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/839/" TargetMode="External" Id="rId209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6739/" TargetMode="External" Id="rId210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6423/" TargetMode="External" Id="rId211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6833/" TargetMode="External" Id="rId212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7682/" TargetMode="External" Id="rId213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3427/" TargetMode="External" Id="rId214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3439/" TargetMode="External" Id="rId215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3062/" TargetMode="External" Id="rId216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3424/" TargetMode="External" Id="rId217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3440/" TargetMode="External" Id="rId218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3060/" TargetMode="External" Id="rId219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3426/" TargetMode="External" Id="rId220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3441/" TargetMode="External" Id="rId221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3066/" TargetMode="External" Id="rId222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3428/" TargetMode="External" Id="rId223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3442/" TargetMode="External" Id="rId224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3067/" TargetMode="External" Id="rId225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3425/" TargetMode="External" Id="rId226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3443/" TargetMode="External" Id="rId227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3063/" TargetMode="External" Id="rId228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3452/" TargetMode="External" Id="rId229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3453/" TargetMode="External" Id="rId230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3451/" TargetMode="External" Id="rId231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3444/" TargetMode="External" Id="rId232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3445/" TargetMode="External" Id="rId233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3068/" TargetMode="External" Id="rId234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3446/" TargetMode="External" Id="rId235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3447/" TargetMode="External" Id="rId236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3064/" TargetMode="External" Id="rId237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3430/" TargetMode="External" Id="rId238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3448/" TargetMode="External" Id="rId239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3061/" TargetMode="External" Id="rId240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3454/" TargetMode="External" Id="rId241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3455/" TargetMode="External" Id="rId242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3456/" TargetMode="External" Id="rId243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3429/" TargetMode="External" Id="rId244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3449/" TargetMode="External" Id="rId245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3128/" TargetMode="External" Id="rId246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3431/" TargetMode="External" Id="rId247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3450/" TargetMode="External" Id="rId248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3065/" TargetMode="External" Id="rId249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6837/" TargetMode="External" Id="rId250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6846/" TargetMode="External" Id="rId251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6850/" TargetMode="External" Id="rId252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7683/" TargetMode="External" Id="rId253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6838/" TargetMode="External" Id="rId254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1460/" TargetMode="External" Id="rId255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6851/" TargetMode="External" Id="rId256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7684/" TargetMode="External" Id="rId257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6839/" TargetMode="External" Id="rId258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/782/" TargetMode="External" Id="rId259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6852/" TargetMode="External" Id="rId260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7685/" TargetMode="External" Id="rId261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6840/" TargetMode="External" Id="rId262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2848/" TargetMode="External" Id="rId263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6834/" TargetMode="External" Id="rId264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7686/" TargetMode="External" Id="rId265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6841/" TargetMode="External" Id="rId266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6847/" TargetMode="External" Id="rId267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6853/" TargetMode="External" Id="rId268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7687/" TargetMode="External" Id="rId269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6842/" TargetMode="External" Id="rId270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1461/" TargetMode="External" Id="rId271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6854/" TargetMode="External" Id="rId272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7688/" TargetMode="External" Id="rId273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6848/" TargetMode="External" Id="rId274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6843/" TargetMode="External" Id="rId275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/781/" TargetMode="External" Id="rId276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6855/" TargetMode="External" Id="rId277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7689/" TargetMode="External" Id="rId278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6557/" TargetMode="External" Id="rId279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6900/" TargetMode="External" Id="rId280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4313/" TargetMode="External" Id="rId281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7771/" TargetMode="External" Id="rId282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9527/" TargetMode="External" Id="rId283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4211/" TargetMode="External" Id="rId284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3537/" TargetMode="External" Id="rId285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3546/" TargetMode="External" Id="rId286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3494/" TargetMode="External" Id="rId287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3538/" TargetMode="External" Id="rId288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/584/" TargetMode="External" Id="rId289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/227/" TargetMode="External" Id="rId290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/229/" TargetMode="External" Id="rId291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/230/" TargetMode="External" Id="rId292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/49/" TargetMode="External" Id="rId293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/669/" TargetMode="External" Id="rId294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/117/" TargetMode="External" Id="rId295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7674/" TargetMode="External" Id="rId296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/116/" TargetMode="External" Id="rId297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7668/" TargetMode="External" Id="rId298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1213/" TargetMode="External" Id="rId299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7671/" TargetMode="External" Id="rId300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7669/" TargetMode="External" Id="rId301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/120/" TargetMode="External" Id="rId302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8521/" TargetMode="External" Id="rId303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7670/" TargetMode="External" Id="rId304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/582/" TargetMode="External" Id="rId305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3011/" TargetMode="External" Id="rId306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1118/" TargetMode="External" Id="rId307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5931/" TargetMode="External" Id="rId308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2719/" TargetMode="External" Id="rId309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2718/" TargetMode="External" Id="rId310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3038/" TargetMode="External" Id="rId311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2804/" TargetMode="External" Id="rId312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5515/" TargetMode="External" Id="rId313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/138/" TargetMode="External" Id="rId314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5860/" TargetMode="External" Id="rId315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr filterMode="0">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:D321"/>
+  <dimension ref="A1:D320"/>
   <sheetViews>
     <sheetView showFormulas="0" showGridLines="1" showRowColHeaders="1" showZeros="1" rightToLeft="0" tabSelected="1" showOutlineSymbols="1" defaultGridColor="1" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A6" activeCellId="0" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="0" outlineLevelRow="0"/>
   <cols>
     <col width="121.44" customWidth="1" style="9" min="1" max="1"/>
     <col width="9.630000000000001" customWidth="1" style="9" min="2" max="2"/>
     <col width="20.01" customWidth="1" style="9" min="3" max="3"/>
     <col width="14.16" customWidth="1" style="9" min="4" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="113.45" customHeight="1" s="10">
       <c r="A1" s="11" t="n"/>
     </row>
     <row r="2" ht="12.8" customHeight="1" s="10">
       <c r="A2" s="12" t="n"/>
     </row>
     <row r="3" ht="37.95" customHeight="1" s="10">
       <c r="A3" s="13" t="inlineStr">
         <is>
           <t>Филиал: Владивосток
 Группа: Скатная крыша</t>
         </is>
       </c>
       <c r="C3" s="14" t="n"/>
       <c r="D3" s="14" t="inlineStr">
         <is>
-          <t>24.06.2026</t>
+          <t>23.09.2026</t>
         </is>
       </c>
     </row>
     <row r="4" ht="12.8" customHeight="1" s="10">
       <c r="A4" s="12" t="n"/>
     </row>
     <row r="5" ht="25.35" customHeight="1" s="10">
       <c r="A5" s="15" t="inlineStr">
         <is>
           <t>Наименование</t>
         </is>
       </c>
       <c r="B5" s="15" t="n"/>
       <c r="C5" s="16" t="inlineStr">
         <is>
           <t>Единица 
 Измерения</t>
         </is>
       </c>
       <c r="D5" s="15" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
@@ -974,51 +974,51 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D21" s="20" t="n">
         <v>4236</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="17" t="inlineStr">
         <is>
           <t>Вент.выход изолир. ТН D 125/160, красный</t>
         </is>
       </c>
       <c r="B22" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C22" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="20" t="n">
-        <v>3850</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="17" t="inlineStr">
         <is>
           <t>Вент.выход изолир. ТН D 125/160, серый</t>
         </is>
       </c>
       <c r="B23" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C23" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D23" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="24">
@@ -1056,113 +1056,111 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="20" t="n">
         <v>1500</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="17" t="inlineStr">
         <is>
           <t>Вент.выход ТН D110, коричневый</t>
         </is>
       </c>
       <c r="B26" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C26" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="20" t="n">
-        <v>2383</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="17" t="inlineStr">
         <is>
           <t>Вент.выход ТН D110, красный</t>
         </is>
       </c>
       <c r="B27" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C27" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="20" t="n">
-        <v>2300</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="17" t="inlineStr">
         <is>
           <t>Вент.выход ТН D110, серый</t>
         </is>
       </c>
       <c r="B28" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C28" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D28" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D28" s="20" t="n">
+        <v>2150</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="17" t="inlineStr">
         <is>
           <t>Вент.выход ТН D110, черный</t>
         </is>
       </c>
       <c r="B29" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C29" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D29" s="20" t="n">
-        <v>4194</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="17" t="inlineStr">
         <is>
           <t>Вентиль SKAT Monterrey кровельный ТехноНИКОЛЬ коричневый, шт</t>
         </is>
       </c>
       <c r="B30" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C30" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D30" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="31">
@@ -1490,51 +1488,51 @@
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D46" s="20" t="n">
         <v>1707</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="17" t="inlineStr">
         <is>
           <t>Ершеные гвозди оцинкованные Шинглас, 30х3,5мм, (5 кг)</t>
         </is>
       </c>
       <c r="B47" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C47" s="19" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
       <c r="D47" s="20" t="n">
-        <v>296</v>
+        <v>369</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="17" t="inlineStr">
         <is>
           <t>Желоб (белый) 3 м, Технониколь ПВХ</t>
         </is>
       </c>
       <c r="B48" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C48" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D48" s="20" t="n">
         <v>688</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="17" t="inlineStr">
         <is>
@@ -1550,133 +1548,131 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D49" s="20" t="n">
         <v>758</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="17" t="inlineStr">
         <is>
           <t>Колпак ТН D110 RR, зеленый</t>
         </is>
       </c>
       <c r="B50" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C50" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D50" s="20" t="n">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="17" t="inlineStr">
         <is>
           <t>Колпак ТН D110 RR, коричневый</t>
         </is>
       </c>
       <c r="B51" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C51" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D51" s="20" t="n">
-        <v>678</v>
+        <v>600</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="17" t="inlineStr">
         <is>
           <t>Колпак ТН D110 RR, красный</t>
         </is>
       </c>
       <c r="B52" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C52" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D52" s="20" t="n">
-        <v>678</v>
+        <v>650</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="17" t="inlineStr">
         <is>
           <t>Колпак ТН D110 RR, серый</t>
         </is>
       </c>
       <c r="B53" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C53" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D53" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D53" s="20" t="n">
+        <v>620</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="17" t="inlineStr">
         <is>
           <t>Колпак ТН D110 RR, черный</t>
         </is>
       </c>
       <c r="B54" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C54" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D54" s="20" t="n">
-        <v>1192</v>
+        <v>620</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="17" t="inlineStr">
         <is>
           <t>Колпак ТН D160, зеленый</t>
         </is>
       </c>
       <c r="B55" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C55" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D55" s="20" t="n">
         <v>2193</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="17" t="inlineStr">
         <is>
@@ -1692,51 +1688,51 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D56" s="20" t="n">
         <v>1280</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="17" t="inlineStr">
         <is>
           <t>Колпак ТН D160, красный</t>
         </is>
       </c>
       <c r="B57" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C57" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D57" s="20" t="n">
-        <v>1246</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="17" t="inlineStr">
         <is>
           <t>Колпак ТН D160, серый</t>
         </is>
       </c>
       <c r="B58" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C58" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D58" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="59">
@@ -1795,54 +1791,52 @@
       <c r="C61" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D61" s="20" t="n">
         <v>6500</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="17" t="inlineStr">
         <is>
           <t>Комплект вентиляции Монтеррей 125/160, коричневый</t>
         </is>
       </c>
       <c r="B62" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C62" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D62" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D62" s="20" t="n">
+        <v>6250</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="17" t="inlineStr">
         <is>
           <t>Коньково-реберный аэратор ТехноНИКОЛЬ ОПТИМА (длина 1000мм)</t>
         </is>
       </c>
       <c r="B63" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C63" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D63" s="20" t="n">
         <v>1092</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="17" t="inlineStr">
         <is>
@@ -1900,131 +1894,131 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D66" s="20" t="n">
         <v>948</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="17" t="inlineStr">
         <is>
           <t>Планка карнизная пластизол  RAL 3004  красная</t>
         </is>
       </c>
       <c r="B67" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C67" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D67" s="20" t="n">
-        <v>547</v>
+        <v>584</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="17" t="inlineStr">
         <is>
           <t>Планка карнизная пластизол  RAL 6007 зеленая</t>
         </is>
       </c>
       <c r="B68" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C68" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D68" s="20" t="n">
-        <v>547</v>
+        <v>584</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="17" t="inlineStr">
         <is>
           <t>Планка карнизная пластизол RAL 7005 серая, шт.</t>
         </is>
       </c>
       <c r="B69" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C69" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D69" s="20" t="n">
-        <v>547</v>
+        <v>584</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="17" t="inlineStr">
         <is>
           <t>Планка карнизная пластизол  RAL 8014 коричневая</t>
         </is>
       </c>
       <c r="B70" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C70" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D70" s="20" t="n">
-        <v>547</v>
+        <v>584</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="17" t="inlineStr">
         <is>
           <t>Планка карнизная пластизол  RAL 9005 черная</t>
         </is>
       </c>
       <c r="B71" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C71" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D71" s="20" t="n">
-        <v>547</v>
+        <v>584</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="17" t="inlineStr">
         <is>
           <t>Планка карнизная полиэстер RAL 3005 красная, шт.</t>
         </is>
       </c>
       <c r="B72" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C72" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D72" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="73">
@@ -2066,311 +2060,315 @@
         </is>
       </c>
       <c r="D74" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="17" t="inlineStr">
         <is>
           <t>Планка карнизная полиэстер RAL 8017 коричневая</t>
         </is>
       </c>
       <c r="B75" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C75" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D75" s="20" t="n">
-        <v>600</v>
+        <v>642</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="17" t="inlineStr">
         <is>
           <t>Планка карнизная полиэстер RAL 9005 черная</t>
         </is>
       </c>
       <c r="B76" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C76" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D76" s="20" t="n">
-        <v>600</v>
+        <v>642</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="17" t="inlineStr">
         <is>
           <t>Планка карнизная Шинглас PVC RAL 3004 красная</t>
         </is>
       </c>
       <c r="B77" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C77" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D77" s="20" t="n">
-        <v>597</v>
+      <c r="D77" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="17" t="inlineStr">
         <is>
           <t>Планка карнизная Шинглас PVC RAL 9005 черная</t>
         </is>
       </c>
       <c r="B78" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C78" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D78" s="20" t="n">
-        <v>331</v>
+      <c r="D78" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="17" t="inlineStr">
         <is>
           <t>Планка примыкания пластизол  RAL 6007 зеленая</t>
         </is>
       </c>
       <c r="B79" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C79" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D79" s="20" t="n">
-        <v>436</v>
+        <v>465</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="17" t="inlineStr">
         <is>
           <t>Планка примыкания пластизол RAL 7005 серая, шт.</t>
         </is>
       </c>
       <c r="B80" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C80" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D80" s="20" t="n">
-        <v>436</v>
+        <v>465</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="17" t="inlineStr">
         <is>
           <t>Планка примыкания пластизол  RAL 8014 коричневая</t>
         </is>
       </c>
       <c r="B81" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C81" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D81" s="20" t="n">
-        <v>436</v>
+        <v>465</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="17" t="inlineStr">
         <is>
           <t>Планка примыкания пластизол  RAL 9005 черная</t>
         </is>
       </c>
       <c r="B82" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C82" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D82" s="20" t="n">
-        <v>436</v>
+        <v>465</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="17" t="inlineStr">
         <is>
           <t>Планка примыкания полиэстер  RAL 8017 коричневая</t>
         </is>
       </c>
       <c r="B83" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C83" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D83" s="20" t="n">
-        <v>478</v>
+        <v>511</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="17" t="inlineStr">
         <is>
           <t>Планка торцевая пластизол RAL3004 красная</t>
         </is>
       </c>
       <c r="B84" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C84" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D84" s="20" t="n">
-        <v>691</v>
+        <v>738</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="17" t="inlineStr">
         <is>
           <t>Планка торцевая пластизол RAL6007 зеленая</t>
         </is>
       </c>
       <c r="B85" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C85" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D85" s="20" t="n">
-        <v>691</v>
+        <v>738</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="17" t="inlineStr">
         <is>
           <t>Планка торцевая пластизол RAL 7005 серая, шт.</t>
         </is>
       </c>
       <c r="B86" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C86" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D86" s="20" t="n">
-        <v>691</v>
+        <v>738</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="17" t="inlineStr">
         <is>
           <t>Планка торцевая пластизол RAL8014 коричневая</t>
         </is>
       </c>
       <c r="B87" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C87" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D87" s="20" t="n">
-        <v>691</v>
+        <v>340</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="17" t="inlineStr">
         <is>
           <t>Планка торцевая пластизол RAL 9005 черная</t>
         </is>
       </c>
       <c r="B88" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C88" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D88" s="20" t="n">
-        <v>691</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="17" t="inlineStr">
         <is>
           <t>Планка торцевая полиэстер RAL3005 красная, шт.</t>
         </is>
       </c>
       <c r="B89" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C89" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D89" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="90">
@@ -2412,359 +2410,359 @@
         </is>
       </c>
       <c r="D91" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="17" t="inlineStr">
         <is>
           <t>Планка торцевая полиэстер RAL 8017 коричневая</t>
         </is>
       </c>
       <c r="B92" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C92" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D92" s="20" t="n">
-        <v>759</v>
+        <v>811</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="17" t="inlineStr">
         <is>
           <t>Планка торцевая полиэстер RAL 9005 черная</t>
         </is>
       </c>
       <c r="B93" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C93" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D93" s="20" t="n">
-        <v>759</v>
+        <v>811</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="17" t="inlineStr">
         <is>
           <t>Планка торцевая Шинглас PVC RAL 3004 красная</t>
         </is>
       </c>
       <c r="B94" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C94" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D94" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="17" t="inlineStr">
         <is>
           <t>Планка торцевая Шинглас PVC RAL 6007 зеленая</t>
         </is>
       </c>
       <c r="B95" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C95" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D95" s="20" t="n">
-        <v>748</v>
+        <v>696</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="17" t="inlineStr">
         <is>
           <t>Планка торцевая Шинглас PVC RAL 8017 коричневая</t>
         </is>
       </c>
       <c r="B96" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C96" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D96" s="20" t="n">
-        <v>597</v>
+        <v>340</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="17" t="inlineStr">
         <is>
           <t>Подкладочный ковер Anderep GL (15 м2)</t>
         </is>
       </c>
       <c r="B97" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C97" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D97" s="20" t="n">
-        <v>2986</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="17" t="inlineStr">
         <is>
           <t>Подкладочный ковер Anderep GL Light (15 м2)</t>
         </is>
       </c>
       <c r="B98" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C98" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D98" s="20" t="n">
-        <v>2583</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="17" t="inlineStr">
         <is>
           <t>Подкладочный ковер Anderep GL Plus (15 м2)</t>
         </is>
       </c>
       <c r="B99" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C99" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D99" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="17" t="inlineStr">
         <is>
           <t>Подкладочный ковер Anderep GL Plus (new) (15 м2)</t>
         </is>
       </c>
       <c r="B100" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C100" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D100" s="20" t="n">
-        <v>2996</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="17" t="inlineStr">
         <is>
           <t>Подкладочный ковер ANDEREP GL PLUS S (30 м2)</t>
         </is>
       </c>
       <c r="B101" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C101" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D101" s="20" t="n">
-        <v>5904</v>
+        <v>6064</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="17" t="inlineStr">
         <is>
           <t>Подкладочный ковер ANDEREP NEXT FIX (33 м2)</t>
         </is>
       </c>
       <c r="B102" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C102" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D102" s="20" t="n">
-        <v>7850</v>
+        <v>8072</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="17" t="inlineStr">
         <is>
           <t>Подкладочный ковер ANDEREP NEXT SELF (25м2)</t>
         </is>
       </c>
       <c r="B103" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C103" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D103" s="20" t="n">
-        <v>8753</v>
+        <v>8992</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="17" t="inlineStr">
         <is>
           <t>Подкладочный ковер Anderep Prof (40 м2) (фиолетовый)</t>
         </is>
       </c>
       <c r="B104" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C104" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D104" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="17" t="inlineStr">
         <is>
           <t>Подкладочный ковер ANDEREP PROF 500 (40 м2)</t>
         </is>
       </c>
       <c r="B105" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C105" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D105" s="20" t="n">
-        <v>8552</v>
+        <v>8795</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="17" t="inlineStr">
         <is>
           <t>Подкладочный ковер Anderep Prof PLUS (25 м2)</t>
         </is>
       </c>
       <c r="B106" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C106" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D106" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="17" t="inlineStr">
         <is>
           <t>Подкладочный ковер Anderep Ultra (15 м2)</t>
         </is>
       </c>
       <c r="B107" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C107" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D107" s="20" t="n">
-        <v>5562</v>
+        <v>5716</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="17" t="inlineStr">
         <is>
           <t>Подкладочный ковер ХММ (15 м2)</t>
         </is>
       </c>
       <c r="B108" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C108" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D108" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="109">
@@ -2783,96 +2781,94 @@
           <t>м2</t>
         </is>
       </c>
       <c r="D109" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="17" t="inlineStr">
         <is>
           <t>Проходной элемент SKAT Monterrey кровельный ТехноНИКОЛЬ коричневый</t>
         </is>
       </c>
       <c r="B110" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C110" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D110" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D110" s="20" t="n">
+        <v>1200</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="17" t="inlineStr">
         <is>
           <t>Проходной элемент SKAT Monterrey кровельный ТехноНИКОЛЬ серый</t>
         </is>
       </c>
       <c r="B111" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C111" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D111" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="17" t="inlineStr">
         <is>
           <t>Проходной элемент SKAT Monterrey кровельный ТехноНИКОЛЬ черный</t>
         </is>
       </c>
       <c r="B112" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C112" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D112" s="20" t="n">
-        <v>2053</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="17" t="inlineStr">
         <is>
           <t>Проходной элемент SKAT  кровельный ТехноНИКОЛЬ коричневый</t>
         </is>
       </c>
       <c r="B113" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C113" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D113" s="20" t="n">
         <v>1932</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="17" t="inlineStr">
         <is>
@@ -2888,91 +2884,91 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D114" s="20" t="n">
         <v>1932</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="17" t="inlineStr">
         <is>
           <t>Проходной элемент ТехноНиколь (Шинглас), зеленый</t>
         </is>
       </c>
       <c r="B115" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C115" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D115" s="20" t="n">
-        <v>1224</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="17" t="inlineStr">
         <is>
           <t>Проходной элемент ТехноНиколь (Шинглас), коричневый</t>
         </is>
       </c>
       <c r="B116" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C116" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D116" s="20" t="n">
         <v>1256</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="17" t="inlineStr">
         <is>
           <t>Проходной элемент ТехноНиколь (Шинглас), красный</t>
         </is>
       </c>
       <c r="B117" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C117" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D117" s="20" t="n">
-        <v>1224</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="17" t="inlineStr">
         <is>
           <t>Проходной элемент ТехноНиколь (Шинглас), серый</t>
         </is>
       </c>
       <c r="B118" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C118" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D118" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="119">
@@ -3072,71 +3068,71 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D123" s="20" t="n">
         <v>483</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, коньково-карнизная, Азия (5м2)</t>
         </is>
       </c>
       <c r="B124" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C124" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D124" s="20" t="n">
-        <v>1708</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная, Алабама (5 м2)</t>
         </is>
       </c>
       <c r="B125" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C125" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D125" s="20" t="n">
-        <v>1708</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Аляска (5м2)</t>
         </is>
       </c>
       <c r="B126" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C126" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D126" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="127">
@@ -3156,113 +3152,113 @@
         </is>
       </c>
       <c r="D127" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Аризона (5м2)</t>
         </is>
       </c>
       <c r="B128" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C128" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D128" s="20" t="n">
-        <v>1708</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="17" t="inlineStr">
         <is>
-          <t>Технониколь Гибкая черепица, коньково-карнизная Бронза (5м2)</t>
+          <t>Технониколь Гибкая черепица, коньково-карнизная Бронза (5м2)  &amp; 4К4Е21-0545RUS</t>
         </is>
       </c>
       <c r="B129" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C129" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D129" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная, Бронзовый микс (5 м2) &amp; 4К4Е21-0537RUS</t>
         </is>
       </c>
       <c r="B130" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C130" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D130" s="20" t="n">
-        <v>1538</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Зеленый микс (5 м2)</t>
         </is>
       </c>
       <c r="B131" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C131" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D131" s="20" t="n">
-        <v>1538</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, коньково-карнизная Зеленый оптима (5м2)</t>
         </is>
       </c>
       <c r="B132" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C132" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D132" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="133">
@@ -3282,113 +3278,113 @@
         </is>
       </c>
       <c r="D133" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, коньково-карнизная Индиана (5м2)</t>
         </is>
       </c>
       <c r="B134" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C134" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D134" s="20" t="n">
-        <v>1708</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Какао (5м2)</t>
         </is>
       </c>
       <c r="B135" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C135" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D135" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Каньон (5м2)</t>
         </is>
       </c>
       <c r="B136" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C136" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D136" s="20" t="n">
-        <v>1708</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Коричневый базальт (5м2) 4К4Е21-0544RUS</t>
         </is>
       </c>
       <c r="B137" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C137" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D137" s="20" t="n">
-        <v>1708</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Коричневый микс (3 м2)</t>
         </is>
       </c>
       <c r="B138" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C138" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D138" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="139">
@@ -3428,51 +3424,51 @@
         </is>
       </c>
       <c r="D140" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Коричневый экстра (5 м2) &amp; 4К4Е21-0696RUS</t>
         </is>
       </c>
       <c r="B141" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C141" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D141" s="20" t="n">
-        <v>1538</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Коррида (5 м2)</t>
         </is>
       </c>
       <c r="B142" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C142" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D142" s="20" t="n">
         <v>120</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="17" t="inlineStr">
         <is>
@@ -3512,131 +3508,131 @@
         </is>
       </c>
       <c r="D144" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, коньково-карнизная Красный микс (5 м2) &amp; 4К4Е21-0533RUS</t>
         </is>
       </c>
       <c r="B145" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C145" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D145" s="20" t="n">
-        <v>1538</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Красный экстра (5 м2)</t>
         </is>
       </c>
       <c r="B146" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C146" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D146" s="20" t="n">
-        <v>1538</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, коньково-карнизная, медь</t>
         </is>
       </c>
       <c r="B147" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C147" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D147" s="20" t="n">
         <v>500</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, коньково-карнизная Мичиган (5м2)</t>
         </is>
       </c>
       <c r="B148" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C148" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D148" s="20" t="n">
-        <v>1708</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Ниагара (5м2)</t>
         </is>
       </c>
       <c r="B149" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C149" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D149" s="20" t="n">
-        <v>1708</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Орехово-серый (5м2) &amp; 4К4Е21-0524RUS</t>
         </is>
       </c>
       <c r="B150" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C150" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D150" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="151">
@@ -3654,253 +3650,253 @@
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D151" s="20" t="n">
         <v>500</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Прерия (5 м2)</t>
         </is>
       </c>
       <c r="B152" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C152" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D152" s="20" t="n">
-        <v>1708</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Светло-коричневая(5м2)</t>
         </is>
       </c>
       <c r="B153" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C153" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D153" s="20" t="n">
-        <v>1708</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная серебристо-серый (5м2) 4K4E21-0530RUS</t>
         </is>
       </c>
       <c r="B154" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C154" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D154" s="20" t="n">
-        <v>1708</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Серебро (5м2) &amp; 4К4Е21-3643RUS</t>
         </is>
       </c>
       <c r="B155" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C155" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D155" s="20" t="n">
         <v>500</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица коньково-карнизная Серый базальт (5м2) &amp; 4К4Е21-0543RUS</t>
         </is>
       </c>
       <c r="B156" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C156" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D156" s="20" t="n">
-        <v>1708</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, коньково-карнизная Серый микс (5м2) 4К4Е21-0535RUS</t>
         </is>
       </c>
       <c r="B157" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C157" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D157" s="20" t="n">
-        <v>1538</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, коньково-карнизная Серый оптима (5м2)</t>
         </is>
       </c>
       <c r="B158" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C158" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D158" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, коньково-карнизная Серый экстра (5м2) 4К4Е21-0698RUS</t>
         </is>
       </c>
       <c r="B159" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C159" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D159" s="20" t="n">
-        <v>1538</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, коньково-карнизная Сиена  (5м2) &amp; 4К4Е21-3645RUS</t>
         </is>
       </c>
       <c r="B160" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C160" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D160" s="20" t="n">
-        <v>1538</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, коньково-карнизная, Сицилия (5м2)</t>
         </is>
       </c>
       <c r="B161" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C161" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D161" s="20" t="n">
-        <v>1708</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="17" t="inlineStr">
         <is>
           <t>ТЕХНОНИКОЛЬ Гибкая черепица, коньково-карнизная, Темно-серый (5м2)</t>
         </is>
       </c>
       <c r="B162" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C162" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D162" s="20" t="n">
-        <v>1708</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="17" t="inlineStr">
         <is>
           <t>ТЕХНОНИКОЛЬ Гибкая черепица, коньково-карнизная, Черный оптима 4K4E21-1204RUS</t>
         </is>
       </c>
       <c r="B163" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C163" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D163" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="164">
@@ -3920,271 +3916,271 @@
         </is>
       </c>
       <c r="D164" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, Оптима, Соната Зеленый (3 м2)</t>
         </is>
       </c>
       <c r="B165" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C165" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D165" s="20" t="n">
-        <v>431</v>
+        <v>452</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, Оптима, Соната Коричневый (3 м2) 6S4X21-0702RUS</t>
         </is>
       </c>
       <c r="B166" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C166" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D166" s="20" t="n">
-        <v>431</v>
+        <v>395</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, Оптима, Соната Красный (3 м2)</t>
         </is>
       </c>
       <c r="B167" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C167" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D167" s="20" t="n">
-        <v>431</v>
+        <v>452</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, Оптима, Соната Серый (3 м2) &amp; 6S4X21-0704RU</t>
         </is>
       </c>
       <c r="B168" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C168" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D168" s="20" t="n">
-        <v>431</v>
+        <v>395</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, Самба, Малахит</t>
         </is>
       </c>
       <c r="B169" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C169" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D169" s="20" t="n">
-        <v>1108</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, Самба, Рубин (3 м2)</t>
         </is>
       </c>
       <c r="B170" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C170" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D170" s="20" t="n">
-        <v>1108</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, Самба, Янтарь (3 м2)</t>
         </is>
       </c>
       <c r="B171" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C171" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D171" s="20" t="n">
-        <v>1108</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, ФИНСКАЯ Аккорд (коричневый) (3м2)</t>
         </is>
       </c>
       <c r="B172" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C172" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D172" s="20" t="n">
-        <v>676</v>
+        <v>780</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, ФИНСКАЯ Аккорд (серый) (3м2)</t>
         </is>
       </c>
       <c r="B173" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C173" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D173" s="20" t="n">
-        <v>676</v>
+        <v>780</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="17" t="inlineStr">
         <is>
-          <t>Технониколь Гибкая черепица, ФИНСКАЯ Соната (коричневый) (3м2) 6S4X21-3620RUS</t>
+          <t>Технониколь Гибкая черепица, ФИНСКАЯ Соната (коричневый) (3м2) 6S4X21-6134RUS</t>
         </is>
       </c>
       <c r="B174" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C174" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D174" s="20" t="n">
-        <v>676</v>
+        <v>780</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, ФИНСКАЯ Соната (красный) (3м2) 6S4X21-3621RUS</t>
         </is>
       </c>
       <c r="B175" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C175" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D175" s="20" t="n">
-        <v>676</v>
+        <v>780</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="17" t="inlineStr">
         <is>
           <t>Технониколь Гибкая черепица, ФИНСКАЯ Соната (серый) (3м2)</t>
         </is>
       </c>
       <c r="B176" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C176" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D176" s="20" t="n">
-        <v>676</v>
+        <v>780</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="17" t="inlineStr">
         <is>
           <t>ТН, J профиль, бруния (серый), 3м</t>
         </is>
       </c>
       <c r="B177" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C177" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D177" s="20" t="n">
         <v>316</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="17" t="inlineStr">
         <is>
@@ -4308,2852 +4304,2830 @@
       </c>
     </row>
     <row r="184">
       <c r="A184" s="17" t="inlineStr">
         <is>
           <t>ТН, J-фаска каштан (коричневый) 3м</t>
         </is>
       </c>
       <c r="B184" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C184" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D184" s="20" t="n">
         <v>876</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="17" t="inlineStr">
         <is>
-          <t>ТН воронка желоба (D125/82), белый, шт</t>
+          <t>ТН воронка желоба (D125/82), темно-коричневый , шт</t>
         </is>
       </c>
       <c r="B185" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C185" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D185" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="17" t="inlineStr">
         <is>
-          <t>ТН воронка желоба (D125/82), темно-коричневый , шт</t>
+          <t>ТН заглушка желоба 3м (D125/82), темно-коричневый, шт</t>
         </is>
       </c>
       <c r="B186" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C186" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D186" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="17" t="inlineStr">
         <is>
-          <t>ТН заглушка желоба 3м (D125/82), темно-коричневый, шт</t>
+          <t>ТН Комплект водосточной системы ОПТИМА для ската 6 м (труба 1,5м), белый</t>
         </is>
       </c>
       <c r="B187" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C187" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D187" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D187" s="20" t="n">
+        <v>4500</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="17" t="inlineStr">
         <is>
-          <t>ТН Комплект водосточной системы ОПТИМА для ската 6 м (труба 1,5м), белый</t>
+          <t>ТН Комплект водосточной системы ОПТИМА для ската 6 м (труба 1,5м), серый</t>
         </is>
       </c>
       <c r="B188" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C188" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D188" s="20" t="n">
         <v>4500</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="17" t="inlineStr">
         <is>
-          <t>ТН Комплект водосточной системы ОПТИМА для ската 6 м (труба 1,5м), серый</t>
+          <t>ТН Комплект водосточной системы ОПТИМА для ската 6 м (труба 1,5м), темно-коричневый</t>
         </is>
       </c>
       <c r="B189" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C189" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D189" s="20" t="n">
         <v>4500</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="17" t="inlineStr">
         <is>
-          <t>ТН Комплект водосточной системы ОПТИМА для ската 6 м (труба 1,5м), темно-коричневый</t>
+          <t>ТН ОПТИМА J-профиль бруния 3м</t>
         </is>
       </c>
       <c r="B190" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C190" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D190" s="20" t="n">
-        <v>4500</v>
+      <c r="D190" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="17" t="inlineStr">
         <is>
-          <t>ТН ОПТИМА J-профиль бруния 3м</t>
+          <t>ТН,ОПТИМА J-профиль жасмин (белый)3м</t>
         </is>
       </c>
       <c r="B191" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C191" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D191" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="17" t="inlineStr">
         <is>
-          <t>ТН,ОПТИМА J-профиль жасмин (белый)3м</t>
+          <t>ТН,ОПТИМА J-профиль каштан 3м</t>
         </is>
       </c>
       <c r="B192" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C192" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D192" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="17" t="inlineStr">
         <is>
-          <t>ТН,ОПТИМА J-профиль каштан 3м</t>
+          <t>ТН, ОПТИМА J-фаска жасмин (белый) 3м</t>
         </is>
       </c>
       <c r="B193" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C193" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D193" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="17" t="inlineStr">
         <is>
-          <t>ТН, ОПТИМА J-фаска жасмин (белый) 3м</t>
+          <t>ТН ОПТИМА Софит, частично перфорированный, бруния 3м</t>
         </is>
       </c>
       <c r="B194" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C194" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D194" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="17" t="inlineStr">
         <is>
-          <t>ТН ОПТИМА Софит, частично перфорированный, бруния 3м</t>
+          <t>ТН ОПТИМА Софит, частично перфорированный, жасмин (белый) 3м</t>
         </is>
       </c>
       <c r="B195" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C195" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D195" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="17" t="inlineStr">
         <is>
-          <t>ТН ОПТИМА Софит, частично перфорированный, жасмин (белый) 3м</t>
+          <t>ТН ОПТИМА Софит, частично перфорированный, каштан 3м</t>
         </is>
       </c>
       <c r="B196" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C196" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D196" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="17" t="inlineStr">
         <is>
-          <t>ТН ОПТИМА Софит, частично перфорированный, каштан 3м</t>
+          <t>ТН ПВХ воронка желоба, белый, шт.</t>
         </is>
       </c>
       <c r="B197" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C197" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D197" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D197" s="20" t="n">
+        <v>436</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ воронка желоба, белый, шт.</t>
+          <t>ТН ПВХ воронка желоба, коричневый, шт</t>
         </is>
       </c>
       <c r="B198" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C198" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D198" s="20" t="n">
-        <v>436</v>
+        <v>459</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ воронка желоба, коричневый, шт</t>
+          <t>ТН ПВХ воронка желоба, серый,шт.</t>
         </is>
       </c>
       <c r="B199" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C199" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D199" s="20" t="n">
         <v>459</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ воронка желоба, серый,шт.</t>
+          <t>ТН ПВХ воронка желоба, тёмно-коричневый, шт</t>
         </is>
       </c>
       <c r="B200" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C200" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D200" s="20" t="n">
-        <v>459</v>
+      <c r="D200" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ воронка желоба, тёмно-коричневый, шт</t>
+          <t>ТН ПВХ воронка желоба, черный, шт.</t>
         </is>
       </c>
       <c r="B201" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C201" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D201" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ воронка желоба, черный, шт.</t>
+          <t>ТН ПВХ Желоб (серый) 3 м</t>
         </is>
       </c>
       <c r="B202" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C202" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D202" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D202" s="20" t="n">
+        <v>758</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Желоб (серый) 3 м</t>
+          <t>ТН ПВХ Желоб (тёмно-коричневый) 3 м</t>
         </is>
       </c>
       <c r="B203" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C203" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D203" s="20" t="n">
-        <v>758</v>
+      <c r="D203" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Желоб (тёмно-коричневый) 3 м</t>
+          <t>ТН ПВХ заглушка желоба, белый, шт</t>
         </is>
       </c>
       <c r="B204" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C204" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D204" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D204" s="20" t="n">
+        <v>123</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ заглушка желоба, белый, шт</t>
+          <t>ТН ПВХ заглушка желоба, коричневый, шт</t>
         </is>
       </c>
       <c r="B205" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C205" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D205" s="20" t="n">
-        <v>123</v>
+        <v>128</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ заглушка желоба, коричневый, шт</t>
+          <t>ТН ПВХ заглушка желоба, серый, шт.</t>
         </is>
       </c>
       <c r="B206" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C206" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D206" s="20" t="n">
         <v>128</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ заглушка желоба, серый, шт.</t>
+          <t>ТН ПВХ заглушка желоба, тёмно-коричневый, шт</t>
         </is>
       </c>
       <c r="B207" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C207" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D207" s="20" t="n">
-        <v>128</v>
+      <c r="D207" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ заглушка желоба, тёмно-коричневый, шт</t>
+          <t>ТН ПВХ Колено трубы 108 (коричневый)</t>
         </is>
       </c>
       <c r="B208" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C208" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D208" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D208" s="20" t="n">
+        <v>302</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Колено трубы 108 (коричневый)</t>
+          <t>ТН ПВХ Колено трубы 135 (белый)</t>
         </is>
       </c>
       <c r="B209" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C209" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D209" s="20" t="n">
-        <v>302</v>
+        <v>276</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Колено трубы 135 (белый)</t>
+          <t>ТН ПВХ Колено трубы 135 (коричневый)</t>
         </is>
       </c>
       <c r="B210" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C210" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D210" s="20" t="n">
-        <v>276</v>
+        <v>288</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Колено трубы 135 (коричневый)</t>
+          <t>ТН ПВХ колено трубы 135, серый, шт.</t>
         </is>
       </c>
       <c r="B211" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C211" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D211" s="20" t="n">
         <v>288</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ колено трубы 135, серый, шт.</t>
+          <t>ТН ПВХ Колено трубы 135 (тёмно-коричневый)</t>
         </is>
       </c>
       <c r="B212" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C212" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D212" s="20" t="n">
-        <v>288</v>
+      <c r="D212" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Колено трубы 135 (тёмно-коричневый)</t>
+          <t>ТН ПВХ колено трубы 135, черный, шт.</t>
         </is>
       </c>
       <c r="B213" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C213" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D213" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ колено трубы 135, черный, шт.</t>
+          <t>ТН ПВХ Кронштейн желоба (белый)</t>
         </is>
       </c>
       <c r="B214" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C214" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D214" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D214" s="20" t="n">
+        <v>85.5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Кронштейн желоба (белый)</t>
+          <t>ТН ПВХ кронштейн желоба, коричневый, шт</t>
         </is>
       </c>
       <c r="B215" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C215" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D215" s="20" t="n">
-        <v>85.5</v>
+        <v>89.5</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ кронштейн желоба, коричневый, шт</t>
+          <t>ТН ПВХ кронштейн желоба металлический, белый, шт</t>
         </is>
       </c>
       <c r="B216" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C216" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D216" s="20" t="n">
-        <v>89.5</v>
+      <c r="D216" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ кронштейн желоба металлический, белый, шт</t>
+          <t>ТН ПВХ Кронштейн желоба (серый), шт.</t>
         </is>
       </c>
       <c r="B217" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C217" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D217" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D217" s="20" t="n">
+        <v>89.5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Кронштейн желоба (серый), шт.</t>
+          <t>ТН ПВХ кронштейн желоба, тёмно-коричневый, шт</t>
         </is>
       </c>
       <c r="B218" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C218" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D218" s="20" t="n">
-        <v>89.5</v>
+      <c r="D218" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ кронштейн желоба, тёмно-коричневый, шт</t>
+          <t>ТН ПВХ МАКСИ Воронка желоба, антрацит</t>
         </is>
       </c>
       <c r="B219" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C219" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D219" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D219" s="20" t="n">
+        <v>1506</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Воронка желоба, антрацит</t>
+          <t>ТН ПВХ МАКСИ Воронка желоба, белый</t>
         </is>
       </c>
       <c r="B220" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C220" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D220" s="20" t="n">
         <v>1506</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Воронка желоба, белый</t>
+          <t>ТН ПВХ МАКСИ Воронка желоба, коричневый</t>
         </is>
       </c>
       <c r="B221" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C221" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D221" s="20" t="n">
         <v>1506</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Воронка желоба, коричневый</t>
+          <t>ТН ПВХ МАКСИ Желоб, антрацит, 3м,</t>
         </is>
       </c>
       <c r="B222" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C222" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D222" s="20" t="n">
-        <v>1506</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Желоб, антрацит, 3м,</t>
+          <t>ТН ПВХ МАКСИ Желоб, белый, 3 м</t>
         </is>
       </c>
       <c r="B223" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C223" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D223" s="20" t="n">
         <v>1641</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Желоб, белый, 3 м</t>
+          <t>ТН ПВХ МАКСИ Желоб, коричневый, 3 м</t>
         </is>
       </c>
       <c r="B224" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C224" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D224" s="20" t="n">
         <v>1641</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Желоб, коричневый, 3 м</t>
+          <t>ТН ПВХ МАКСИ Заглушка желоба, антрацит</t>
         </is>
       </c>
       <c r="B225" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C225" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D225" s="20" t="n">
-        <v>1641</v>
+        <v>526</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Заглушка желоба, антрацит</t>
+          <t>ТН ПВХ МАКСИ Заглушка желоба, белый</t>
         </is>
       </c>
       <c r="B226" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C226" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D226" s="20" t="n">
         <v>526</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Заглушка желоба, белый</t>
+          <t>ТН ПВХ МАКСИ Заглушка желоба, коричневый</t>
         </is>
       </c>
       <c r="B227" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C227" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D227" s="20" t="n">
         <v>526</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Заглушка желоба, коричневый</t>
+          <t>ТН ПВХ МАКСИ Колено трубы 67°, антрацит</t>
         </is>
       </c>
       <c r="B228" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C228" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D228" s="20" t="n">
-        <v>526</v>
+        <v>796</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Колено трубы 67°, антрацит</t>
+          <t>ТН ПВХ МАКСИ Колено трубы 67°, белый</t>
         </is>
       </c>
       <c r="B229" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C229" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D229" s="20" t="n">
         <v>796</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Колено трубы 67°, белый</t>
+          <t>ТН ПВХ МАКСИ Колено трубы 67°, коричневый</t>
         </is>
       </c>
       <c r="B230" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C230" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D230" s="20" t="n">
         <v>796</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Колено трубы 67°, коричневый</t>
+          <t>ТН ПВХ МАКСИ Кронштейн желоба, антрацит</t>
         </is>
       </c>
       <c r="B231" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C231" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D231" s="20" t="n">
-        <v>796</v>
+        <v>305</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Кронштейн желоба, антрацит</t>
+          <t>ТН ПВХ МАКСИ Кронштейн желоба, белый</t>
         </is>
       </c>
       <c r="B232" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C232" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D232" s="20" t="n">
         <v>305</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Кронштейн желоба, белый</t>
+          <t>ТН ПВХ МАКСИ Кронштейн желоба, коричневый</t>
         </is>
       </c>
       <c r="B233" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C233" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D233" s="20" t="n">
         <v>305</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Кронштейн желоба, коричневый</t>
+          <t>ТН ПВХ МАКСИ Кронштейн желоба усиленный, антрацит</t>
         </is>
       </c>
       <c r="B234" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C234" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D234" s="20" t="n">
-        <v>305</v>
+        <v>695</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Кронштейн желоба усиленный, антрацит</t>
+          <t>ТН ПВХ МАКСИ Кронштейн желоба усиленный, белый</t>
         </is>
       </c>
       <c r="B235" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C235" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D235" s="20" t="n">
         <v>695</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Кронштейн желоба усиленный, белый</t>
+          <t>ТН ПВХ МАКСИ Кронштейн желоба усиленный, коричневый</t>
         </is>
       </c>
       <c r="B236" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C236" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D236" s="20" t="n">
         <v>695</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Кронштейн желоба усиленный, коричневый</t>
+          <t>ТН ПВХ МАКСИ Муфта трубы, антрацит</t>
         </is>
       </c>
       <c r="B237" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C237" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D237" s="20" t="n">
-        <v>695</v>
+        <v>737</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Муфта трубы, антрацит</t>
+          <t>ТН ПВХ МАКСИ Муфта трубы, белый</t>
         </is>
       </c>
       <c r="B238" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C238" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D238" s="20" t="n">
         <v>737</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Муфта трубы, белый</t>
+          <t>ТН ПВХ МАКСИ Муфта трубы, коричневый</t>
         </is>
       </c>
       <c r="B239" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C239" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D239" s="20" t="n">
         <v>737</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Муфта трубы, коричневый</t>
+          <t>ТН ПВХ МАКСИ Соединитель желоба, антрацит</t>
         </is>
       </c>
       <c r="B240" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C240" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D240" s="20" t="n">
-        <v>737</v>
+        <v>948</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Соединитель желоба, антрацит</t>
+          <t>ТН ПВХ МАКСИ Соединитель желоба, белый</t>
         </is>
       </c>
       <c r="B241" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C241" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D241" s="20" t="n">
         <v>948</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Соединитель желоба, белый</t>
+          <t>ТН ПВХ МАКСИ Соединитель желоба, коричневый</t>
         </is>
       </c>
       <c r="B242" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C242" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D242" s="20" t="n">
         <v>948</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Соединитель желоба, коричневый</t>
+          <t>ТН ПВХ МАКСИ Труба, антрацит, 3м</t>
         </is>
       </c>
       <c r="B243" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C243" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D243" s="20" t="n">
-        <v>948</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Труба, антрацит, 3м</t>
+          <t>ТН ПВХ МАКСИ Труба, белый, 3м</t>
         </is>
       </c>
       <c r="B244" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C244" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D244" s="20" t="n">
         <v>2185</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Труба, белый, 3м</t>
+          <t>ТН ПВХ МАКСИ Труба, коричневый, 3м</t>
         </is>
       </c>
       <c r="B245" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C245" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D245" s="20" t="n">
         <v>2185</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Труба, коричневый, 3м</t>
+          <t>ТН ПВХ МАКСИ Угол желоба 135°, антрацит</t>
         </is>
       </c>
       <c r="B246" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C246" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D246" s="20" t="n">
-        <v>2185</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Угол желоба 135°, антрацит</t>
+          <t>ТН ПВХ МАКСИ Угол желоба 135°, белый</t>
         </is>
       </c>
       <c r="B247" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C247" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D247" s="20" t="n">
         <v>2880</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Угол желоба 135°, белый</t>
+          <t>ТН ПВХ МАКСИ Угол желоба 135°, коричневый</t>
         </is>
       </c>
       <c r="B248" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C248" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D248" s="20" t="n">
         <v>2880</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Угол желоба 135°, коричневый</t>
+          <t>ТН ПВХ МАКСИ Угол желоба 90°, антрацит</t>
         </is>
       </c>
       <c r="B249" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C249" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D249" s="20" t="n">
-        <v>2880</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Угол желоба 90°, антрацит</t>
+          <t>ТН ПВХ МАКСИ Угол желоба 90°, белый</t>
         </is>
       </c>
       <c r="B250" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C250" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D250" s="20" t="n">
         <v>1268</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Угол желоба 90°, белый</t>
+          <t>ТН ПВХ МАКСИ Угол желоба 90°, коричневый</t>
         </is>
       </c>
       <c r="B251" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C251" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D251" s="20" t="n">
         <v>1268</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Угол желоба 90°, коричневый</t>
+          <t>ТН ПВХ МАКСИ Хомут трубы, антрацит</t>
         </is>
       </c>
       <c r="B252" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C252" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D252" s="20" t="n">
-        <v>1268</v>
+        <v>419</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Хомут трубы, антрацит</t>
+          <t>ТН ПВХ МАКСИ Хомут трубы, белый</t>
         </is>
       </c>
       <c r="B253" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C253" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D253" s="20" t="n">
         <v>419</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Хомут трубы, белый</t>
+          <t>ТН ПВХ МАКСИ Хомут трубы, коричневый</t>
         </is>
       </c>
       <c r="B254" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C254" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D254" s="20" t="n">
         <v>419</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ МАКСИ Хомут трубы, коричневый</t>
+          <t>ТН ПВХ муфта трубы, белый, шт</t>
         </is>
       </c>
       <c r="B255" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C255" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D255" s="20" t="n">
-        <v>419</v>
+        <v>151</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ муфта трубы, белый, шт</t>
+          <t>ТН ПВХ муфта трубы, коричневый, шт</t>
         </is>
       </c>
       <c r="B256" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C256" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D256" s="20" t="n">
-        <v>151</v>
+        <v>159</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ муфта трубы, коричневый, шт</t>
+          <t>ТН ПВХ муфта трубы, серый, шт</t>
         </is>
       </c>
       <c r="B257" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C257" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D257" s="20" t="n">
         <v>159</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ муфта трубы, серый, шт</t>
+          <t>ТН ПВХ муфта трубы, тёмно-коричневый, шт</t>
         </is>
       </c>
       <c r="B258" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C258" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D258" s="20" t="n">
-        <v>159</v>
+      <c r="D258" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ муфта трубы, тёмно-коричневый, шт</t>
+          <t>ТН ПВХ слив трубы, белый, шт</t>
         </is>
       </c>
       <c r="B259" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C259" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D259" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D259" s="20" t="n">
+        <v>262</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ слив трубы, белый, шт</t>
+          <t>ТН ПВХ слив трубы, коричневый, шт</t>
         </is>
       </c>
       <c r="B260" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C260" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D260" s="20" t="n">
-        <v>262</v>
+        <v>275</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ слив трубы, коричневый, шт</t>
+          <t>ТН ПВХ слив трубы, серый, шт</t>
         </is>
       </c>
       <c r="B261" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C261" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D261" s="20" t="n">
         <v>275</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ слив трубы, серый, шт</t>
+          <t>ТН ПВХ слив трубы, тёмно-коричневый, шт</t>
         </is>
       </c>
       <c r="B262" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C262" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D262" s="20" t="n">
-        <v>275</v>
+      <c r="D262" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ слив трубы, тёмно-коричневый, шт</t>
+          <t>ТН ПВХ соединитель желоба, белый, шт</t>
         </is>
       </c>
       <c r="B263" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C263" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D263" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D263" s="20" t="n">
+        <v>246</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ соединитель желоба, белый, шт</t>
+          <t>ТН ПВХ Соединитель желоба (коричневый)</t>
         </is>
       </c>
       <c r="B264" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C264" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D264" s="20" t="n">
-        <v>246</v>
+        <v>337</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Соединитель желоба (коричневый)</t>
+          <t>ТН ПВХ соединитель желоба, серый, шт</t>
         </is>
       </c>
       <c r="B265" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C265" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D265" s="20" t="n">
-        <v>337</v>
+        <v>256</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ соединитель желоба, серый, шт</t>
+          <t>ТН ПВХ Соединитель желоба (тёмно-коричневый)</t>
         </is>
       </c>
       <c r="B266" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C266" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D266" s="20" t="n">
-        <v>256</v>
+      <c r="D266" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Соединитель желоба (тёмно-коричневый)</t>
+          <t>ТН ПВХ труба, белый (3м), шт</t>
         </is>
       </c>
       <c r="B267" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C267" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D267" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D267" s="20" t="n">
+        <v>832</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ труба, белый (3м), шт</t>
+          <t>ТН ПВХ Труба, коричневый, глянец (3м)</t>
         </is>
       </c>
       <c r="B268" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C268" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D268" s="20" t="n">
-        <v>832</v>
+        <v>914</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Труба, коричневый, глянец (3м)</t>
+          <t>ТН ПВХ Труба, серый, глянец (3м)</t>
         </is>
       </c>
       <c r="B269" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C269" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D269" s="20" t="n">
         <v>914</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Труба, серый, глянец (3м)</t>
+          <t>ТН ПВХ Труба, тёмно-коричневый, глянец (3м)</t>
         </is>
       </c>
       <c r="B270" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C270" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D270" s="20" t="n">
-        <v>914</v>
+      <c r="D270" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Труба, тёмно-коричневый, глянец (3м)</t>
+          <t>ТН ПВХ угол желоба 135°, белый</t>
         </is>
       </c>
       <c r="B271" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C271" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D271" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D271" s="20" t="n">
+        <v>1224</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ угол желоба 135°, белый</t>
+          <t>ТН ПВХ угол желоба 135°, коричневый</t>
         </is>
       </c>
       <c r="B272" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C272" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D272" s="20" t="n">
-        <v>1224</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ угол желоба 135°, коричневый</t>
+          <t>ТН ПВХ угол желоба 135°, серый</t>
         </is>
       </c>
       <c r="B273" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C273" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D273" s="20" t="n">
         <v>1328</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ угол желоба 135°, серый</t>
+          <t>ТН ПВХ угол желоба 135°, тёмно-коричневый</t>
         </is>
       </c>
       <c r="B274" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C274" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D274" s="20" t="n">
-        <v>1328</v>
+      <c r="D274" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ угол желоба 135°, тёмно-коричневый</t>
+          <t>ТН ПВХ угол желоба 90°, белый, шт</t>
         </is>
       </c>
       <c r="B275" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C275" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D275" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D275" s="20" t="n">
+        <v>377</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ угол желоба 90°, белый, шт</t>
+          <t>ТН ПВХ Угол желоба 90  (коричневый)</t>
         </is>
       </c>
       <c r="B276" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C276" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D276" s="20" t="n">
-        <v>377</v>
+        <v>397</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Угол желоба 90  (коричневый)</t>
+          <t>ТН ПВХ угол желоба 90°, серый, шт</t>
         </is>
       </c>
       <c r="B277" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C277" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D277" s="20" t="n">
         <v>397</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ угол желоба 90°, серый, шт</t>
+          <t>ТН ПВХ Угол желоба 90  (тёмно-коричневый)</t>
         </is>
       </c>
       <c r="B278" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C278" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D278" s="20" t="n">
-        <v>397</v>
+      <c r="D278" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Угол желоба 90  (тёмно-коричневый)</t>
+          <t>ТН ПВХ Удлинитель кронштейна регулируемый, прямой (металл), шт.</t>
         </is>
       </c>
       <c r="B279" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C279" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D279" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D279" s="20" t="n">
+        <v>218</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Удлинитель кронштейна регулируемый, прямой (металл), шт.</t>
+          <t>ТН ПВХ хомут трубы, белый, шт</t>
         </is>
       </c>
       <c r="B280" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C280" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D280" s="20" t="n">
-        <v>218</v>
+        <v>114</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ хомут трубы, белый, шт</t>
+          <t>ТН ПВХ Хомут трубы (коричневый)</t>
         </is>
       </c>
       <c r="B281" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C281" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D281" s="20" t="n">
-        <v>114</v>
+        <v>121</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Хомут трубы (коричневый)</t>
+          <t>ТН ПВХ хомут трубы, серый, шт</t>
         </is>
       </c>
       <c r="B282" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C282" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D282" s="20" t="n">
         <v>121</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ хомут трубы, серый, шт</t>
+          <t>ТН ПВХ Хомут трубы (тёмно-коричневый)</t>
         </is>
       </c>
       <c r="B283" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C283" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D283" s="20" t="n">
-        <v>121</v>
+      <c r="D283" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Хомут трубы (тёмно-коричневый)</t>
+          <t>ТН ПВХ Хомут трубы универсальный  L=140 мм (коричневый)</t>
         </is>
       </c>
       <c r="B284" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C284" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D284" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ Хомут трубы универсальный  L=140 мм (коричневый)</t>
+          <t>ТН ПВХ хомут трубы универсальный L=140мм, серый, шт</t>
         </is>
       </c>
       <c r="B285" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C285" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D285" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="17" t="inlineStr">
         <is>
-          <t>ТН ПВХ хомут трубы универсальный L=140мм, серый, шт</t>
+          <t>ТН, Софит, полностью перфорированный, бруния (серый), 3м</t>
         </is>
       </c>
       <c r="B286" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C286" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D286" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="17" t="inlineStr">
         <is>
-          <t>ТН, Софит, полностью перфорированный, бруния (серый), 3м</t>
+          <t>ТН Софит, полностью перфорированный, жасмин 3м</t>
         </is>
       </c>
       <c r="B287" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C287" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D287" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="17" t="inlineStr">
         <is>
-          <t>ТН Софит, полностью перфорированный, жасмин 3м</t>
+          <t>ТН Софит, Фактур, частично перфорированный, орех 3м</t>
         </is>
       </c>
       <c r="B288" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C288" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D288" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="17" t="inlineStr">
         <is>
-          <t>ТН Софит, Фактур, частично перфорированный, орех 3м</t>
+          <t>ТН, Софит, частично перфорированный, бруния (серый), 3м</t>
         </is>
       </c>
       <c r="B289" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C289" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D289" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D289" s="20" t="n">
+        <v>676</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="17" t="inlineStr">
         <is>
-          <t>ТН, Софит, частично перфорированный, бруния (серый), 3м</t>
+          <t>ТН Софит, частично перфорированный, жасмин 3м</t>
         </is>
       </c>
       <c r="B290" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C290" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D290" s="20" t="n">
-        <v>676</v>
+        <v>587</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="17" t="inlineStr">
         <is>
-          <t>ТН Софит, частично перфорированный, жасмин 3м</t>
+          <t>ТН Софит, частично перфорированный, каштан (коричневый) 3м</t>
         </is>
       </c>
       <c r="B291" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C291" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D291" s="20" t="n">
-        <v>587</v>
+        <v>676</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="17" t="inlineStr">
         <is>
-          <t>ТН Софит, частично перфорированный, каштан (коричневый) 3м</t>
+          <t>ТН Софит, частично перфорированный, коричневый 3м</t>
         </is>
       </c>
       <c r="B292" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C292" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D292" s="20" t="n">
-        <v>676</v>
+        <v>305</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="17" t="inlineStr">
         <is>
-          <t>ТН Софит, частично перфорированный, коричневый 3м</t>
+          <t>ТН Софит, частично перфорированный, пекан 3м</t>
         </is>
       </c>
       <c r="B293" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C293" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D293" s="20" t="n">
-        <v>305</v>
+        <v>460</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="17" t="inlineStr">
         <is>
-          <t>ТН Софит, частично перфорированный, пекан 3м</t>
+          <t>Удлиненные ершеные гвозди оцинкованные Шинглас 45х3,5 мм</t>
         </is>
       </c>
       <c r="B294" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C294" s="19" t="inlineStr">
         <is>
-          <t>шт</t>
-[...3 lines deleted...]
-        <v>460</v>
+          <t>кг</t>
+        </is>
+      </c>
+      <c r="D294" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="17" t="inlineStr">
         <is>
-          <t>Удлиненные ершеные гвозди оцинкованные Шинглас 45х3,5 мм</t>
+          <t>ШИНГЛАС многослойная черепица, Вестерн, Каньон (1,5 м2)</t>
         </is>
       </c>
       <c r="B295" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C295" s="19" t="inlineStr">
         <is>
-          <t>кг</t>
-[...5 lines deleted...]
-        </is>
+          <t>м2</t>
+        </is>
+      </c>
+      <c r="D295" s="20" t="n">
+        <v>5010</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Вестерн, Каньон (1,5 м2)</t>
+          <t>ШИНГЛАС многослойная черепица, Вестерн, Ниагара (1,5 м2)</t>
         </is>
       </c>
       <c r="B296" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C296" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D296" s="20" t="n">
-        <v>4555</v>
+        <v>5010</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Вестерн, Ниагара (1,5 м2)</t>
+          <t>ШИНГЛАС многослойная черепица, Вестерн, Прерия (1,5 м2)</t>
         </is>
       </c>
       <c r="B297" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C297" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D297" s="20" t="n">
-        <v>4555</v>
+        <v>5010</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Вестерн, Прерия (1,5 м2)</t>
+          <t>ШИНГЛАС многослойная черепица Джаз, Коррида (2 м2)</t>
         </is>
       </c>
       <c r="B298" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C298" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D298" s="20" t="n">
-        <v>4555</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица Джаз, Коррида (2 м2)</t>
+          <t>ШИНГЛАС многослойная черепица Джаз, Сицилия (2 м2)</t>
         </is>
       </c>
       <c r="B299" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C299" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D299" s="20" t="n">
-        <v>1960</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица Джаз, Сицилия (2 м2)</t>
+          <t>ШИНГЛАС многослойная черепица, Кантри Алабама (2,6 м2)</t>
         </is>
       </c>
       <c r="B300" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C300" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D300" s="20" t="n">
-        <v>1960</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Кантри Алабама (2,6 м2)</t>
+          <t>ШИНГЛАС многослойная черепица, Кантри, Аляска (2,6 м2) &amp; 4D4X21-3419RUS</t>
         </is>
       </c>
       <c r="B301" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C301" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D301" s="20" t="n">
-        <v>1269</v>
+      <c r="D301" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Кантри, Аляска (2,6 м2) &amp; 4D4X21-3419RUS</t>
+          <t>ШИНГЛАС многослойная черепица, Кантри Аризона (2,6 м2)</t>
         </is>
       </c>
       <c r="B302" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C302" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D302" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D302" s="20" t="n">
+        <v>1395</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Кантри Аризона (2,6 м2)</t>
+          <t>ШИНГЛАС многослойная черепица, Кантри, Бронза (2,6 м2) &amp; 4D4X21-8406RUS</t>
         </is>
       </c>
       <c r="B303" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C303" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D303" s="20" t="n">
-        <v>1269</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Кантри, Бронза (2,6 м2) &amp; 4D4X21-8406RUS</t>
+          <t>ШИНГЛАС многослойная черепица, Кантри, Индиана (2,6 м2) &amp; 4D4X21-5748RUS</t>
         </is>
       </c>
       <c r="B304" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C304" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D304" s="20" t="n">
-        <v>1268</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Кантри, Индиана (2,6 м2) &amp; 4D4X21-5748RUS</t>
+          <t>ШИНГЛАС многослойная черепица, Кантри, Канзас (2,6 м2) 4D4X21-3409RUS</t>
         </is>
       </c>
       <c r="B305" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C305" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D305" s="20" t="n">
-        <v>1269</v>
+      <c r="D305" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Кантри, Канзас (2,6 м2) 4D4X21-3409RUS</t>
+          <t>ШИНГЛАС многослойная черепица, Кантри, Коричневый (2,6 м2) 4D4X21-8407RUS</t>
         </is>
       </c>
       <c r="B306" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C306" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D306" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D306" s="20" t="n">
+        <v>1115</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Кантри, Коричневый (2,6 м2) 4D4X21-8407RUS</t>
+          <t>ШИНГЛАС многослойная черепица. Кантри (Мичиган) (2,6 м2) 4D4X21-3413RUS</t>
         </is>
       </c>
       <c r="B307" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C307" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D307" s="20" t="n">
-        <v>1268</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица. Кантри (Мичиган) (2,6 м2) 4D4X21-3413RUS</t>
+          <t>ШИНГЛАС многослойная черепица, Кантри, Платина (2,6 м2)</t>
         </is>
       </c>
       <c r="B308" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C308" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D308" s="20" t="n">
-        <v>1269</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Кантри, Платина (2,6 м2)</t>
+          <t>ШИНГЛАС многослойная черепица, Кантри, Серый (2,6 м2)  4D4X21-8408RUS</t>
         </is>
       </c>
       <c r="B309" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C309" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D309" s="20" t="n">
-        <v>1268</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Кантри, Серый (2,6 м2)  4D4X21-8408RUS</t>
+          <t>ШИНГЛАС многослойная черепица, Континент, Азия (1,5 м2)</t>
         </is>
       </c>
       <c r="B310" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C310" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D310" s="20" t="n">
-        <v>1268</v>
+        <v>7247</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Континент, Азия (1,5 м2)</t>
+          <t>ШИНГЛАС многослойная черепица, Континент, Америка</t>
         </is>
       </c>
       <c r="B311" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C311" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D311" s="20" t="n">
-        <v>6590</v>
+      <c r="D311" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Континент, Америка</t>
+          <t>ШИНГЛАС многослойная черепица, Континент, Африка</t>
         </is>
       </c>
       <c r="B312" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C312" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D312" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D312" s="20" t="n">
+        <v>7247</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица, Континент, Африка</t>
+          <t>ШИНГЛАС многослойная черепица РАНЧО (Серебро) (2 м2)</t>
         </is>
       </c>
       <c r="B313" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C313" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D313" s="20" t="n">
-        <v>6590</v>
+        <v>830</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица РАНЧО (Серебро) (2 м2)</t>
+          <t>ШИНГЛАС многослойная черепица Фазенда, Зеленый (2,6 м2) &amp; 4D4X21-0711RUS</t>
         </is>
       </c>
       <c r="B314" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C314" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D314" s="20" t="n">
-        <v>830</v>
+        <v>726</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица Фазенда, Зеленый (2,6 м2) &amp; 4D4X21-0711RUS</t>
+          <t>ШИНГЛАС многослойная черепица Фазенда, Коричневый (2,6 м2) 4D4X21-0716</t>
         </is>
       </c>
       <c r="B315" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C315" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D315" s="20" t="n">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица Фазенда, Коричневый (2,6 м2) 4D4X21-0716</t>
+          <t>ШИНГЛАС многослойная черепица Фазенда, Красный &amp; 4D4X21-0713RUS</t>
         </is>
       </c>
       <c r="B316" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C316" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D316" s="20" t="n">
-        <v>691</v>
+        <v>726</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица Фазенда, Красный &amp; 4D4X21-0713RUS</t>
+          <t>ШИНГЛАС многослойная черепица Фазенда, Серый (2,6 м2) 4D4X21-0718</t>
         </is>
       </c>
       <c r="B317" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C317" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D317" s="20" t="n">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица Фазенда, Серый (2,6 м2) 4D4X21-0718</t>
+          <t>ШИНГЛАС многослойная черепица Фазенда, Чёрный (2,6 м2) 4D4X21-0714RUS</t>
         </is>
       </c>
       <c r="B318" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C318" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D318" s="20" t="n">
-        <v>691</v>
+        <v>726</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС многослойная черепица Фазенда, Чёрный (2,6 м2) 4D4X21-0714RUS</t>
+          <t>ШИНГЛАС РАНЧО (серый) (2 м2) 4D4X21-3613RUS</t>
         </is>
       </c>
       <c r="B319" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C319" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D319" s="20" t="n">
-        <v>691</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="17" t="inlineStr">
         <is>
-          <t>ШИНГЛАС РАНЧО (серый) (2 м2) 4D4X21-3613RUS</t>
+          <t>ШИНГЛАС РАНЧО (Сиена) (2 м2) 4D4X21-3635RUS</t>
         </is>
       </c>
       <c r="B320" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C320" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D320" s="20" t="n">
-        <v>1010</v>
-[...18 lines deleted...]
-      <c r="D321" s="20" t="n">
         <v>1010</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B6" r:id="rId1"/>
     <hyperlink ref="B7" r:id="rId2"/>
     <hyperlink ref="B8" r:id="rId3"/>
     <hyperlink ref="B9" r:id="rId4"/>
     <hyperlink ref="B10" r:id="rId5"/>
     <hyperlink ref="B11" r:id="rId6"/>
     <hyperlink ref="B12" r:id="rId7"/>
     <hyperlink ref="B13" r:id="rId8"/>
     <hyperlink ref="B14" r:id="rId9"/>
     <hyperlink ref="B15" r:id="rId10"/>
     <hyperlink ref="B16" r:id="rId11"/>
     <hyperlink ref="B17" r:id="rId12"/>
     <hyperlink ref="B18" r:id="rId13"/>
     <hyperlink ref="B19" r:id="rId14"/>
@@ -7436,57 +7410,56 @@
     <hyperlink ref="B296" r:id="rId291"/>
     <hyperlink ref="B297" r:id="rId292"/>
     <hyperlink ref="B298" r:id="rId293"/>
     <hyperlink ref="B299" r:id="rId294"/>
     <hyperlink ref="B300" r:id="rId295"/>
     <hyperlink ref="B301" r:id="rId296"/>
     <hyperlink ref="B302" r:id="rId297"/>
     <hyperlink ref="B303" r:id="rId298"/>
     <hyperlink ref="B304" r:id="rId299"/>
     <hyperlink ref="B305" r:id="rId300"/>
     <hyperlink ref="B306" r:id="rId301"/>
     <hyperlink ref="B307" r:id="rId302"/>
     <hyperlink ref="B308" r:id="rId303"/>
     <hyperlink ref="B309" r:id="rId304"/>
     <hyperlink ref="B310" r:id="rId305"/>
     <hyperlink ref="B311" r:id="rId306"/>
     <hyperlink ref="B312" r:id="rId307"/>
     <hyperlink ref="B313" r:id="rId308"/>
     <hyperlink ref="B314" r:id="rId309"/>
     <hyperlink ref="B315" r:id="rId310"/>
     <hyperlink ref="B316" r:id="rId311"/>
     <hyperlink ref="B317" r:id="rId312"/>
     <hyperlink ref="B318" r:id="rId313"/>
     <hyperlink ref="B319" r:id="rId314"/>
     <hyperlink ref="B320" r:id="rId315"/>
-    <hyperlink ref="B321" r:id="rId316"/>
   </hyperlinks>
   <printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="1"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup orientation="portrait" paperSize="9" scale="100" fitToHeight="1" fitToWidth="1" firstPageNumber="1" useFirstPageNumber="1" pageOrder="downThenOver" blackAndWhite="0" draft="0" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentOddEven="0" differentFirst="0">
     <oddHeader>&amp;C&amp;"Times New Roman,Обычный"&amp;12 &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Обычный"&amp;12 Страница &amp;P</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId317"/>
+  <drawing r:id="rId316"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:language>ru-RU</dc:language>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>